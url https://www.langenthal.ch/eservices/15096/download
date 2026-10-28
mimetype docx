--- v0 (2025-12-18)
+++ v1 (2026-10-28)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D2C4B74" w14:textId="77777777" w:rsidR="00776747" w:rsidRDefault="00776747" w:rsidP="00776747">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gesuch zur Benützung von Sportanlagen (Stadion Hard) der Stadt Langenthal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2757914F" w14:textId="77777777" w:rsidR="00776747" w:rsidRDefault="00776747" w:rsidP="00776747">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -1358,60 +1358,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen122"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Kontrollkästchen122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1489,60 +1489,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen84"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Kontrollkästchen84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1590,60 +1590,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen85"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Kontrollkästchen85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1691,60 +1691,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen87"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Kontrollkästchen87"/>
       <w:r w:rsidR="00F07B6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidR="00F07B6B" w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F07B6B" w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F07B6B" w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00F07B6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1782,60 +1782,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen111"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Kontrollkästchen111"/>
       <w:r w:rsidR="001F4553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidR="001F4553" w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001F4553" w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001F4553" w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1893,60 +1893,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen117"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="Kontrollkästchen117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1994,60 +1994,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen123"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="Kontrollkästchen123"/>
       <w:r w:rsidR="00F07B6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidR="00F07B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F07B6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F07B6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00F07B6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2075,60 +2075,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen83"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="Kontrollkästchen83"/>
       <w:r w:rsidR="00F07B6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidR="00F07B6B" w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F07B6B" w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F07B6B" w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00F07B6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2165,60 +2165,60 @@
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen111"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001F4553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidR="001F4553" w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001F4553" w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001F4553" w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001F4553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
@@ -2265,60 +2265,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen86"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="Kontrollkästchen86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2357,60 +2357,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen118"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="Kontrollkästchen118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2448,60 +2448,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen119"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="Kontrollkästchen119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2539,60 +2539,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen120"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="Kontrollkästchen120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2630,60 +2630,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen121"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="Kontrollkästchen121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2731,60 +2731,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen89"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="Kontrollkästchen89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2822,60 +2822,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen90"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="Kontrollkästchen90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2913,60 +2913,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen91"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="23" w:name="Kontrollkästchen91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3004,60 +3004,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen92"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="24" w:name="Kontrollkästchen92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3095,60 +3095,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen93"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="Kontrollkästchen93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3186,60 +3186,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen94"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="Kontrollkästchen94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3288,60 +3288,60 @@
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen95"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="Kontrollkästchen95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3380,60 +3380,60 @@
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen96"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="28" w:name="Kontrollkästchen96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3471,60 +3471,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen97"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="29" w:name="Kontrollkästchen97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3562,60 +3562,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen98"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="Kontrollkästchen98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3653,60 +3653,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen99"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="Kontrollkästchen99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3744,92 +3744,92 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen100"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="32" w:name="Kontrollkästchen100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dusche 6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E41BB75" w14:textId="77777777" w:rsidR="00776747" w:rsidRDefault="00776747" w:rsidP="00776747">
+    <w:p w14:paraId="0AC11D6C" w14:textId="17CA8FA1" w:rsidR="00776747" w:rsidRDefault="00776747" w:rsidP="003D14CD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1588"/>
           <w:tab w:val="right" w:pos="2722"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="4309"/>
           <w:tab w:val="left" w:pos="4763"/>
           <w:tab w:val="right" w:pos="5897"/>
           <w:tab w:val="left" w:pos="6248"/>
           <w:tab w:val="right" w:pos="7242"/>
           <w:tab w:val="left" w:pos="7384"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
@@ -3845,60 +3845,60 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen103"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="33" w:name="Kontrollkästchen103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3936,120 +3936,179 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen104"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="Kontrollkästchen104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0077323F">
-[...8 lines deleted...]
-      <w:r w:rsidR="0077323F">
+      <w:r w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0036424D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verbundsteinplatz</w:t>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="003D14CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D14CD" w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Kontrollkästchen97"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="003D14CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003D14CD" w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003D14CD" w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003D14CD" w:rsidRPr="0036424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003D14CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D14CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Disc Golf Anlage</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2D926844" w14:textId="77777777" w:rsidR="00776747" w:rsidRDefault="00776747" w:rsidP="00776747">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2325"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8930"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B6BCBC" w14:textId="77777777" w:rsidR="00776747" w:rsidRDefault="00776747" w:rsidP="00776747">
       <w:pPr>
@@ -5732,70 +5791,70 @@
     </w:p>
     <w:p w14:paraId="7482AA32" w14:textId="77777777" w:rsidR="00ED7DF8" w:rsidRDefault="00ED7DF8" w:rsidP="00776747"/>
     <w:p w14:paraId="53C84769" w14:textId="77777777" w:rsidR="0022066F" w:rsidRDefault="0022066F" w:rsidP="00776747"/>
     <w:p w14:paraId="45685BBD" w14:textId="77777777" w:rsidR="0022066F" w:rsidRPr="00776747" w:rsidRDefault="0022066F" w:rsidP="00776747">
       <w:r>
         <w:t>Die Turnhallen und Sportanlagen stehen ausschliesslich für Sportzwecke zur Verfügung.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0022066F" w:rsidRPr="00776747" w:rsidSect="00AF2C02">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2438" w:right="850" w:bottom="2154" w:left="2268" w:header="850" w:footer="454" w:gutter="0"/>
       <w:paperSrc w:first="260" w:other="260"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4D10B60B" w14:textId="77777777" w:rsidR="00DA6359" w:rsidRDefault="00DA6359">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="38B98D10" w14:textId="77777777" w:rsidR="00DA6359" w:rsidRDefault="00DA6359">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MetaLF">
     <w:panose1 w:val="020B0502030101020104"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -5805,51 +5864,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8789" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7938"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D96D70" w14:paraId="6ED41B05" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="454"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7938" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="079FED98" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRDefault="00D96D70">
           <w:pPr>
             <w:pStyle w:val="Neutral"/>
             <w:spacing w:line="200" w:lineRule="atLeast"/>
@@ -6325,51 +6384,51 @@
           <w:r w:rsidR="00A756F9">
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3D7939BB" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRPr="00AF2C02" w:rsidRDefault="00D96D70" w:rsidP="00AF2C02">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8789" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7938"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D96D70" w14:paraId="493331B5" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="454"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7938" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="17E2C00F" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRDefault="00D96D70">
           <w:pPr>
             <w:pStyle w:val="Neutral"/>
             <w:spacing w:line="200" w:lineRule="atLeast"/>
@@ -6694,70 +6753,70 @@
         <w:tcPr>
           <w:tcW w:w="851" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3BE65C6A" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRDefault="00D96D70">
           <w:pPr>
             <w:pStyle w:val="Neutral"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="77E33CFD" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRPr="00AF2C02" w:rsidRDefault="00D96D70" w:rsidP="00AF2C02">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0525CA64" w14:textId="77777777" w:rsidR="00DA6359" w:rsidRDefault="00DA6359">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3715FC9A" w14:textId="77777777" w:rsidR="00DA6359" w:rsidRDefault="00DA6359">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A17EFC4" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRPr="00AF2C02" w:rsidRDefault="00342411" w:rsidP="00AF2C02">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:bookmarkStart w:id="44" w:name="IDfixVBA051"/>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5860B999" wp14:editId="11BD16A6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>4895850</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>539750</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1564640" cy="417830"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="45" name="Bild 45" descr="IDFIXLOGO"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6863,51 +6922,51 @@
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:bookmarkEnd w:id="44"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54F2DB01" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRDefault="00342411">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="736C30AD" wp14:editId="18944A2C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>4895850</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>539750</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1564640" cy="417830"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="44" name="Bild 44" descr="IDFIXLOGO"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7016,51 +7075,51 @@
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="03C8A2D6" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRPr="00AF2C02" w:rsidRDefault="00D96D70" w:rsidP="00AF2C02">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5C270CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
@@ -8076,64 +8135,64 @@
   <w:num w:numId="5" w16cid:durableId="319434008">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1548955777">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="808134558">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="38943815">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1945769210">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="729034487">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="220600676">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="280"/>
   <w:drawingGridHorizontalSpacing w:val="142"/>
   <w:drawingGridVerticalSpacing w:val="142"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505"/>
+    <o:shapedefaults v:ext="edit" spidmax="23553"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="00-2050ACT" w:val="Y"/>
     <w:docVar w:name="00-2069ACT" w:val="Y"/>
     <w:docVar w:name="10-2055STR" w:val="     "/>
     <w:docVar w:name="10-3100XXX" w:val="Stadt Langenthal"/>
     <w:docVar w:name="10-3101ACT" w:val="Y"/>
     <w:docVar w:name="10-3101XXX" w:val="Amt für Bildung, Kultur und Sport"/>
     <w:docVar w:name="10-3102ACT" w:val="Y"/>
@@ -8323,190 +8382,193 @@
     <w:rsid w:val="000E5B96"/>
     <w:rsid w:val="000F3E21"/>
     <w:rsid w:val="00121ECC"/>
     <w:rsid w:val="0012635E"/>
     <w:rsid w:val="00126ACA"/>
     <w:rsid w:val="0014529E"/>
     <w:rsid w:val="001B5D0B"/>
     <w:rsid w:val="001D4A8B"/>
     <w:rsid w:val="001F4553"/>
     <w:rsid w:val="0021170B"/>
     <w:rsid w:val="0022066F"/>
     <w:rsid w:val="0022309C"/>
     <w:rsid w:val="002762E5"/>
     <w:rsid w:val="0028023B"/>
     <w:rsid w:val="00282E32"/>
     <w:rsid w:val="00293BB1"/>
     <w:rsid w:val="002E04AE"/>
     <w:rsid w:val="003206C1"/>
     <w:rsid w:val="00324487"/>
     <w:rsid w:val="00342411"/>
     <w:rsid w:val="0036424D"/>
     <w:rsid w:val="003716BA"/>
     <w:rsid w:val="00381758"/>
     <w:rsid w:val="003B4A6B"/>
     <w:rsid w:val="003C3B20"/>
+    <w:rsid w:val="003D14CD"/>
     <w:rsid w:val="003E1092"/>
     <w:rsid w:val="003E62E1"/>
     <w:rsid w:val="003F2FE5"/>
     <w:rsid w:val="003F429F"/>
     <w:rsid w:val="004127C0"/>
     <w:rsid w:val="0042548F"/>
     <w:rsid w:val="00451088"/>
     <w:rsid w:val="00470B6D"/>
     <w:rsid w:val="00497446"/>
     <w:rsid w:val="004F2A77"/>
     <w:rsid w:val="004F7C47"/>
     <w:rsid w:val="00537A2E"/>
     <w:rsid w:val="00541394"/>
     <w:rsid w:val="00553759"/>
     <w:rsid w:val="00563EF4"/>
     <w:rsid w:val="00565E4A"/>
     <w:rsid w:val="00576278"/>
     <w:rsid w:val="005805DB"/>
     <w:rsid w:val="005A2CC4"/>
     <w:rsid w:val="005D72DE"/>
     <w:rsid w:val="005F54DB"/>
     <w:rsid w:val="00617901"/>
     <w:rsid w:val="006205D8"/>
     <w:rsid w:val="006264C4"/>
     <w:rsid w:val="0068436E"/>
     <w:rsid w:val="006B0EFB"/>
     <w:rsid w:val="006F394D"/>
     <w:rsid w:val="00707BC9"/>
     <w:rsid w:val="007313D1"/>
     <w:rsid w:val="00745233"/>
     <w:rsid w:val="00772ED5"/>
     <w:rsid w:val="0077323F"/>
     <w:rsid w:val="00776747"/>
     <w:rsid w:val="007B5E8B"/>
     <w:rsid w:val="007D7349"/>
     <w:rsid w:val="007E5C67"/>
     <w:rsid w:val="00817CAD"/>
     <w:rsid w:val="008371F4"/>
     <w:rsid w:val="0087078D"/>
     <w:rsid w:val="008816E4"/>
+    <w:rsid w:val="008824E2"/>
     <w:rsid w:val="008D3F6F"/>
     <w:rsid w:val="00921514"/>
     <w:rsid w:val="00930C9D"/>
     <w:rsid w:val="009525E3"/>
     <w:rsid w:val="0095359D"/>
     <w:rsid w:val="009570AE"/>
     <w:rsid w:val="009710AD"/>
     <w:rsid w:val="009B297B"/>
     <w:rsid w:val="009C3F70"/>
     <w:rsid w:val="009C5E02"/>
     <w:rsid w:val="009E4DC5"/>
     <w:rsid w:val="00A030D2"/>
     <w:rsid w:val="00A428E6"/>
     <w:rsid w:val="00A469E4"/>
     <w:rsid w:val="00A756F9"/>
     <w:rsid w:val="00A95B8A"/>
     <w:rsid w:val="00AC17BD"/>
     <w:rsid w:val="00AE11F5"/>
     <w:rsid w:val="00AF2C02"/>
     <w:rsid w:val="00AF35B3"/>
     <w:rsid w:val="00B22B33"/>
     <w:rsid w:val="00B337A6"/>
     <w:rsid w:val="00BB1DDD"/>
     <w:rsid w:val="00BC0430"/>
     <w:rsid w:val="00BC2441"/>
     <w:rsid w:val="00BE669E"/>
     <w:rsid w:val="00BF222B"/>
     <w:rsid w:val="00C1185C"/>
     <w:rsid w:val="00C27E26"/>
     <w:rsid w:val="00C4604F"/>
     <w:rsid w:val="00C602C4"/>
     <w:rsid w:val="00C97EA9"/>
     <w:rsid w:val="00CA712D"/>
     <w:rsid w:val="00CC74B3"/>
     <w:rsid w:val="00CD0B55"/>
     <w:rsid w:val="00CF1F5B"/>
+    <w:rsid w:val="00D24EF5"/>
     <w:rsid w:val="00D3032A"/>
     <w:rsid w:val="00D33BC4"/>
     <w:rsid w:val="00D37F14"/>
     <w:rsid w:val="00D437A4"/>
     <w:rsid w:val="00D64507"/>
     <w:rsid w:val="00D8520F"/>
     <w:rsid w:val="00D90E77"/>
     <w:rsid w:val="00D96D70"/>
     <w:rsid w:val="00DA135D"/>
     <w:rsid w:val="00DA6359"/>
     <w:rsid w:val="00DB3641"/>
     <w:rsid w:val="00DB5D35"/>
     <w:rsid w:val="00DB7162"/>
     <w:rsid w:val="00E001D5"/>
     <w:rsid w:val="00E7353E"/>
     <w:rsid w:val="00E84B30"/>
     <w:rsid w:val="00EB16EB"/>
     <w:rsid w:val="00EB39EA"/>
     <w:rsid w:val="00EC6F41"/>
     <w:rsid w:val="00ED3D51"/>
     <w:rsid w:val="00ED7DF8"/>
     <w:rsid w:val="00F0701A"/>
     <w:rsid w:val="00F07B6B"/>
     <w:rsid w:val="00F33ECB"/>
     <w:rsid w:val="00F4243E"/>
     <w:rsid w:val="00F615E2"/>
     <w:rsid w:val="00F629C0"/>
     <w:rsid w:val="00F716A8"/>
     <w:rsid w:val="00FA0B45"/>
     <w:rsid w:val="00FB65DA"/>
     <w:rsid w:val="00FC6E37"/>
     <w:rsid w:val="00FD3969"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505"/>
+    <o:shapedefaults v:ext="edit" spidmax="23553"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3FFCD087"/>
   <w15:docId w15:val="{707EA107-0444-4741-9C4F-60A7DB666909}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9827,51 +9889,51 @@
       <w:noProof/>
       <w:sz w:val="10"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Neutral">
     <w:name w:val="Neutral"/>
     <w:basedOn w:val="Standard"/>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="219487934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2083602225">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10181,70 +10243,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCD82AD4-3DF8-4CDF-BA8B-FC180D6C459C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>CLIENT</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>356</Words>
-  <Characters>2247</Characters>
+  <Words>258</Words>
+  <Characters>2380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gesuch zur Benützung von Sportanlagen (Stadion Hard) der Stadt Langenthal</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>.</Manager>
   <Company>Stadt Langenthal 2006</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2598</CharactersWithSpaces>
+  <CharactersWithSpaces>2633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Gesuch zur Benützung von Sportanlagen (Stadion Hard) der Stadt Langenthal</dc:title>
   <dc:subject>Neutrales Blatt A4 Hoch //</dc:subject>
   <dc:creator>Ruth Herzig / Sig.: Ruth Herzig - _</dc:creator>
   <cp:keywords>20. Dezember 2011</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>